--- v0 (2026-02-03)
+++ v1 (2026-08-25)
@@ -1,58 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="28757789" w14:textId="698D2A91" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="001D4564">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00055BDD">
         <w:t>Objekteingabe Abschlussarbeit Berufsprüfung</w:t>
       </w:r>
       <w:r w:rsidRPr="00055BDD">
         <w:br/>
       </w:r>
       <w:r w:rsidR="00A6426A">
         <w:t>Projektleiter</w:t>
       </w:r>
       <w:r w:rsidR="00336FE3">
         <w:t>/-in</w:t>
       </w:r>
       <w:r w:rsidR="00A6426A">
         <w:t xml:space="preserve"> Sonnenschutz</w:t>
       </w:r>
@@ -1622,56 +1624,59 @@
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3367DAA0" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00F03421">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
             <w:r>
               <w:t>Unterschrift</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B2243F" w14:paraId="661C7437" w14:textId="77777777" w:rsidTr="00F03421">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1F3FA799" w14:textId="1539B0BD" w:rsidR="00B2243F" w:rsidRDefault="00B2243F" w:rsidP="00F03421">
+          <w:p w14:paraId="1F3FA799" w14:textId="3D75F6B2" w:rsidR="00B2243F" w:rsidRDefault="00B2243F" w:rsidP="00F03421">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
             <w:r>
               <w:t>Start der Prüfung</w:t>
+            </w:r>
+            <w:r w:rsidR="0045142C">
+              <w:t xml:space="preserve"> (Zulassung)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="680D6D06" w14:textId="6565E590" w:rsidR="00B2243F" w:rsidRDefault="00B2243F" w:rsidP="00F03421">
             <w:pPr>
               <w:spacing w:before="240" w:after="240"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text17"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -1711,53 +1716,55 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001D4564" w14:paraId="72B071EE" w14:textId="77777777" w:rsidTr="00F03421">
         <w:trPr>
           <w:trHeight w:val="624"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3828" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D74C580" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00F03421">
             <w:pPr>
               <w:spacing w:before="60" w:after="0"/>
             </w:pPr>
             <w:r>
               <w:t>Vorgesehener Termin für Standort-</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23C97C0B" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00F03421">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:t>bestimmung</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5811" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03A882D9" w14:textId="77777777" w:rsidR="001D4564" w:rsidRDefault="001D4564" w:rsidP="00F03421">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
             </w:pPr>
             <w:r>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Text18"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Text18"/>
             <w:r>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r>
@@ -2093,182 +2100,176 @@
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5AD6FFEE" w14:textId="77777777" w:rsidR="001D4564" w:rsidRPr="006507AA" w:rsidRDefault="001D4564" w:rsidP="001D4564">
-[...6 lines deleted...]
-    <w:p w14:paraId="1BF21102" w14:textId="5E9B3CC5" w:rsidR="008353E6" w:rsidRPr="001D4564" w:rsidRDefault="008353E6" w:rsidP="001D4564"/>
+    <w:p w14:paraId="1BF21102" w14:textId="5E9B3CC5" w:rsidR="008353E6" w:rsidRPr="001D4564" w:rsidRDefault="008353E6" w:rsidP="0045142C"/>
     <w:sectPr w:rsidR="008353E6" w:rsidRPr="001D4564" w:rsidSect="00D27F25">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E09A9D7" w14:textId="77777777" w:rsidR="00546CBC" w:rsidRDefault="00546CBC" w:rsidP="00B37654">
+    <w:p w14:paraId="066FABD8" w14:textId="77777777" w:rsidR="004458AA" w:rsidRDefault="004458AA" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B9BBAA1" w14:textId="77777777" w:rsidR="00546CBC" w:rsidRDefault="00546CBC" w:rsidP="00B37654">
+    <w:p w14:paraId="3E840B47" w14:textId="77777777" w:rsidR="004458AA" w:rsidRDefault="004458AA" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
+    <w:altName w:val="Segoe UI"/>
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Myriad Pro">
     <w:panose1 w:val="020B0503030403020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2DB4C342" w14:textId="77777777" w:rsidR="002308CD" w:rsidRDefault="002308CD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02BC52A4" w14:textId="3A5A4747" w:rsidR="002308CD" w:rsidRPr="00FB2C84" w:rsidRDefault="002308CD" w:rsidP="002308CD">
+  <w:p w14:paraId="02BC52A4" w14:textId="0143CFB6" w:rsidR="002308CD" w:rsidRPr="00FB2C84" w:rsidRDefault="002308CD" w:rsidP="002308CD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="266"/>
         <w:tab w:val="left" w:pos="2170"/>
         <w:tab w:val="left" w:pos="4144"/>
         <w:tab w:val="left" w:pos="6215"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
@@ -2319,51 +2320,51 @@
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd.MM.yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003114BE">
+    <w:r w:rsidR="0045142C">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>22.01.2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
@@ -2717,51 +2718,51 @@
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="0B052445" w14:textId="77777777" w:rsidR="002308CD" w:rsidRPr="00FB2C84" w:rsidRDefault="002308CD" w:rsidP="002308CD">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="142"/>
         <w:tab w:val="left" w:pos="1560"/>
         <w:tab w:val="left" w:pos="2552"/>
         <w:tab w:val="left" w:pos="3119"/>
         <w:tab w:val="left" w:pos="4678"/>
         <w:tab w:val="left" w:pos="6237"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="05DE7F59" w14:textId="7B3DE575" w:rsidR="00A6426A" w:rsidRPr="002308CD" w:rsidRDefault="002308CD" w:rsidP="002308CD">
+  <w:p w14:paraId="05DE7F59" w14:textId="3F05C717" w:rsidR="00A6426A" w:rsidRPr="002308CD" w:rsidRDefault="002308CD" w:rsidP="002308CD">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="266"/>
         <w:tab w:val="left" w:pos="2552"/>
         <w:tab w:val="left" w:pos="4144"/>
         <w:tab w:val="left" w:pos="6215"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
@@ -2814,51 +2815,51 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd.MM.yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="003114BE">
+    <w:r w:rsidR="0045142C">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>22.01.2025</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
@@ -2934,61 +2935,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4966A186" w14:textId="77777777" w:rsidR="00546CBC" w:rsidRDefault="00546CBC" w:rsidP="00B37654">
+    <w:p w14:paraId="45682017" w14:textId="77777777" w:rsidR="004458AA" w:rsidRDefault="004458AA" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D27B2A5" w14:textId="77777777" w:rsidR="00546CBC" w:rsidRDefault="00546CBC" w:rsidP="00B37654">
+    <w:p w14:paraId="1ABA1F8D" w14:textId="77777777" w:rsidR="004458AA" w:rsidRDefault="004458AA" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1A48BAA7" w14:textId="77777777" w:rsidR="002308CD" w:rsidRDefault="002308CD">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3EAEC5E8" w14:textId="77777777" w:rsidR="00B37654" w:rsidRDefault="009C49B6" w:rsidP="004F2BA2">
     <w:pPr>
@@ -4191,109 +4192,110 @@
   <w:num w:numId="4" w16cid:durableId="1839806877">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1673142105">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="647169884">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="426922018">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="108428184">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1450081998">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="g5fFi2ORnEqVSed+wc29nYfLqgEeSAJwK58r+bEnpkkU7zQI7MgcEocR5H9RfLMs2DPDOEDjE7A1p7Myv+kEPw==" w:salt="MpjeK4nZhrlFvMupqIQQvw=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D4564"/>
     <w:rsid w:val="00036F30"/>
     <w:rsid w:val="00044F8F"/>
     <w:rsid w:val="000A2222"/>
     <w:rsid w:val="000B4A2A"/>
     <w:rsid w:val="001047C4"/>
     <w:rsid w:val="00114148"/>
     <w:rsid w:val="0012141E"/>
     <w:rsid w:val="00151338"/>
     <w:rsid w:val="0016427F"/>
     <w:rsid w:val="00196349"/>
     <w:rsid w:val="001C657D"/>
-    <w:rsid w:val="001C6CFB"/>
     <w:rsid w:val="001D007D"/>
     <w:rsid w:val="001D2FF9"/>
     <w:rsid w:val="001D4564"/>
     <w:rsid w:val="001E260A"/>
     <w:rsid w:val="002308CD"/>
     <w:rsid w:val="002F7D78"/>
-    <w:rsid w:val="003114BE"/>
     <w:rsid w:val="003306F3"/>
     <w:rsid w:val="00336FE3"/>
     <w:rsid w:val="003C1EBB"/>
     <w:rsid w:val="003D7606"/>
     <w:rsid w:val="003E2A53"/>
     <w:rsid w:val="003F4828"/>
     <w:rsid w:val="0042692D"/>
+    <w:rsid w:val="004458AA"/>
     <w:rsid w:val="00446854"/>
     <w:rsid w:val="004477F8"/>
+    <w:rsid w:val="0045142C"/>
     <w:rsid w:val="00464376"/>
     <w:rsid w:val="004855C6"/>
     <w:rsid w:val="004917DD"/>
     <w:rsid w:val="004A167E"/>
     <w:rsid w:val="004A3836"/>
+    <w:rsid w:val="004E31E0"/>
     <w:rsid w:val="004F2BA2"/>
     <w:rsid w:val="00524218"/>
     <w:rsid w:val="005248E1"/>
     <w:rsid w:val="00546CBC"/>
     <w:rsid w:val="00562901"/>
     <w:rsid w:val="00592D65"/>
     <w:rsid w:val="005D73D8"/>
     <w:rsid w:val="00604AAE"/>
     <w:rsid w:val="00640A0A"/>
     <w:rsid w:val="006506F2"/>
     <w:rsid w:val="006507AA"/>
     <w:rsid w:val="00660AF1"/>
     <w:rsid w:val="00663D3A"/>
     <w:rsid w:val="00696959"/>
     <w:rsid w:val="006A1339"/>
     <w:rsid w:val="006B52BE"/>
     <w:rsid w:val="00714FFD"/>
     <w:rsid w:val="00727DEC"/>
     <w:rsid w:val="0077053B"/>
     <w:rsid w:val="00771D96"/>
     <w:rsid w:val="007D2419"/>
     <w:rsid w:val="00806EFB"/>
     <w:rsid w:val="008353E6"/>
     <w:rsid w:val="0085747A"/>
     <w:rsid w:val="00870FB5"/>
@@ -4327,51 +4329,50 @@
     <w:rsid w:val="00C142C0"/>
     <w:rsid w:val="00CB2D09"/>
     <w:rsid w:val="00CB7B65"/>
     <w:rsid w:val="00CC10DF"/>
     <w:rsid w:val="00D22345"/>
     <w:rsid w:val="00D27F25"/>
     <w:rsid w:val="00D435F2"/>
     <w:rsid w:val="00D85C32"/>
     <w:rsid w:val="00D861A0"/>
     <w:rsid w:val="00DA7E41"/>
     <w:rsid w:val="00DB45B2"/>
     <w:rsid w:val="00E11686"/>
     <w:rsid w:val="00E44423"/>
     <w:rsid w:val="00E9724B"/>
     <w:rsid w:val="00EB1643"/>
     <w:rsid w:val="00EC174E"/>
     <w:rsid w:val="00ED0218"/>
     <w:rsid w:val="00EF4D02"/>
     <w:rsid w:val="00F07684"/>
     <w:rsid w:val="00F3021F"/>
     <w:rsid w:val="00F565F8"/>
     <w:rsid w:val="00F812A5"/>
     <w:rsid w:val="00F8659D"/>
     <w:rsid w:val="00FB2C84"/>
     <w:rsid w:val="00FC71CA"/>
-    <w:rsid w:val="00FD6DFF"/>
     <w:rsid w:val="00FE0051"/>
     <w:rsid w:val="00FE5FE3"/>
     <w:rsid w:val="00FE7C6A"/>
     <w:rsid w:val="00FF2C53"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -5099,51 +5100,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.marques@polybau.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:claudia.marques@polybau.ch" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polybau.ch/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polybau.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@polybau.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polybau.ch/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polybau.ch/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -5411,66 +5412,57 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
-<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fdf362b5-1443-43b9-be97-57d14c3e1dee" xmlns:ns3="86ab92d1-b877-42b4-8dcf-77d00129b17e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ccacb7f63a4c4eba12d2eb02afe37a1e" ns2:_="" ns3:_="">
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100ED2D549FCA62914BA3ACF92E01336AC9" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="454b0110d919ced0a9a53cf0970b8a36">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fdf362b5-1443-43b9-be97-57d14c3e1dee" xmlns:ns3="86ab92d1-b877-42b4-8dcf-77d00129b17e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="96df50498b626fa630856dd8f2e95455" ns2:_="" ns3:_="">
     <xsd:import namespace="fdf362b5-1443-43b9-be97-57d14c3e1dee"/>
     <xsd:import namespace="86ab92d1-b877-42b4-8dcf-77d00129b17e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:i556885b7ed4486db45a13f2f9333e4d" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5504,51 +5496,51 @@
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="15" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceGenerationTime" ma:index="16" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="17" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="i556885b7ed4486db45a13f2f9333e4d" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="i556885b7ed4486db45a13f2f9333e4d" ma:taxonomyFieldName="DokumentenArt" ma:displayName="DokumentenArt" ma:default="1;#Standard|7c6844ad-1ab7-45b3-8461-91dc754eaaaf" ma:fieldId="{2556885b-7ed4-486d-b45a-13f2f9333e4d}" ma:sspId="a6df7af0-d495-44f6-ae92-7065b7169675" ma:termSetId="7d78b240-3f10-4d14-8966-0464049afb34" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
+    <xsd:element name="i556885b7ed4486db45a13f2f9333e4d" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="i556885b7ed4486db45a13f2f9333e4d" ma:taxonomyFieldName="DokumentenArt" ma:displayName="DokumentenArt" ma:default="28;#Standard|7c6844ad-1ab7-45b3-8461-91dc754eaaaf" ma:fieldId="{2556885b-7ed4-486d-b45a-13f2f9333e4d}" ma:sspId="a6df7af0-d495-44f6-ae92-7065b7169675" ma:termSetId="7d78b240-3f10-4d14-8966-0464049afb34" ma:anchorId="00000000-0000-0000-0000-000000000000" ma:open="false" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="22" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="24" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="86ab92d1-b877-42b4-8dcf-77d00129b17e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
@@ -5667,113 +5659,144 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="86ab92d1-b877-42b4-8dcf-77d00129b17e">
+      <Value>28</Value>
+    </TaxCatchAll>
+    <i556885b7ed4486db45a13f2f9333e4d xmlns="fdf362b5-1443-43b9-be97-57d14c3e1dee">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+        <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+          <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Standard</TermName>
+          <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">7c6844ad-1ab7-45b3-8461-91dc754eaaaf</TermId>
+        </TermInfo>
+      </Terms>
+    </i556885b7ed4486db45a13f2f9333e4d>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="fdf362b5-1443-43b9-be97-57d14c3e1dee">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{851B75D4-2A0E-4B09-B8B3-44D79C327AC1}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A3778EE-B8BB-4E1B-9310-A7FD6062A5CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E7FACAB-52B8-4E3C-8D56-C54327AA013A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...15 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6D67738-8152-4E8A-B8B0-358BDE98E173}"/>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6f57d82d-c344-4d8d-8817-49e8b5b5156d}" enabled="1" method="Standard" siteId="{4a8793f9-ac19-46e8-bb46-cd310ddd260b}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>205</Words>
-  <Characters>1296</Characters>
+  <Words>207</Words>
+  <Characters>1305</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1499</CharactersWithSpaces>
+  <CharactersWithSpaces>1509</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Angela Bischof - Gebäudehülle Schweiz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100ED2D549FCA62914BA3ACF92E01336AC9</vt:lpwstr>
+  </property>
+</Properties>
+</file>