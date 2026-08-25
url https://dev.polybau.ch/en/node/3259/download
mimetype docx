--- v0 (2026-02-03)
+++ v1 (2026-08-25)
@@ -1,60 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1FE12967" w14:textId="39B517E8" w:rsidR="00C27370" w:rsidRDefault="00C27370" w:rsidP="00C27370">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
       </w:pPr>
       <w:r>
         <w:t>Anmeldung:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C642BEF" w14:textId="0D94ECBE" w:rsidR="00660AF1" w:rsidRDefault="00C27370" w:rsidP="00C27370">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Eidgenössische </w:t>
       </w:r>
       <w:r w:rsidR="00E9094F">
         <w:t>Berufsprüfungen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60B41D5D" w14:textId="4AD07116" w:rsidR="00C27370" w:rsidRDefault="0041794F" w:rsidP="00C27370">
@@ -66,73 +66,73 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="056466C8" w14:textId="77777777" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="006507AA"/>
     <w:p w14:paraId="4B0E6CDA" w14:textId="57B083FC" w:rsidR="00E9094F" w:rsidRDefault="00E9094F" w:rsidP="00363FE2">
       <w:r>
         <w:t>Mit der Abschlussarbeit kann jederzeit begonnen werden, sofern alle Zulassungsbedingungen erfüllt sind.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="29C42DCB" w14:textId="4F4898AA" w:rsidR="00E9094F" w:rsidRDefault="00E9094F" w:rsidP="00363FE2">
       <w:r>
         <w:t>Die Kandidatin / der Kandidat hat von der Genehmigung der Objekteingabe bis zur Abgabe der Dokumentation 12 Wochen Zeit.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F159E2E" w14:textId="478970F0" w:rsidR="00E9094F" w:rsidRDefault="00E9094F" w:rsidP="00363FE2">
       <w:r>
         <w:t xml:space="preserve">Der/die Unterzeichnete ersucht um Zulassung zu den Berufsprüfungen </w:t>
       </w:r>
       <w:r w:rsidR="0041794F" w:rsidRPr="0041794F">
         <w:t>Projektleiterin / Projektleiter Solarmontage</w:t>
       </w:r>
       <w:r w:rsidR="0041794F">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3EB5BEF1" w14:textId="77777777" w:rsidR="0041794F" w:rsidRDefault="0041794F" w:rsidP="00363FE2"/>
-    <w:p w14:paraId="75967BF8" w14:textId="63422796" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="00992347">
+    <w:p w14:paraId="75967BF8" w14:textId="2A2FC0C4" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="00992347">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
         <w:ind w:left="3119" w:hanging="3119"/>
       </w:pPr>
       <w:r>
         <w:t>Prüfungsgebühren</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Fr. 1’</w:t>
       </w:r>
       <w:r w:rsidR="00E9094F">
         <w:t>5</w:t>
       </w:r>
       <w:r>
         <w:t>00.— (Kosten Mitglied</w:t>
       </w:r>
       <w:r w:rsidR="00992347">
-        <w:t xml:space="preserve"> Gebäudehülle mit WB-Modul, SGUV, Pavidensa, SFHF</w:t>
+        <w:t xml:space="preserve"> Gebäudehülle mit WB-Modul, SGUV, SFHF</w:t>
       </w:r>
       <w:r w:rsidR="004C6538">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="004C6538" w:rsidRPr="00D9494F">
         <w:t>Swissolar</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0615BEB8" w14:textId="77777777" w:rsidR="00D9494F" w:rsidRDefault="00D9494F" w:rsidP="00992347">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="05D5D96D" w14:textId="563D3B38" w:rsidR="00E20098" w:rsidRDefault="00992347" w:rsidP="00992347">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3119"/>
           <w:tab w:val="left" w:pos="5954"/>
         </w:tabs>
@@ -851,51 +851,51 @@
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="8"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5BD00801" w14:textId="44695DCE" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="00E20098">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:t>2.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Sprache</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FD59B4" w14:textId="5319F138" w:rsidR="00E20098" w:rsidRDefault="00861C11" w:rsidP="00E20098">
+    <w:p w14:paraId="01FD59B4" w14:textId="5319F138" w:rsidR="00E20098" w:rsidRDefault="00DD15CD" w:rsidP="00E20098">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-518308622"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EB4065">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E20098">
@@ -936,51 +936,51 @@
         <w:t>sisch</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36B76974" w14:textId="78BB13BB" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="00E20098">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="column"/>
       </w:r>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>3.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Haben Sie schon einmal an einer </w:t>
       </w:r>
       <w:r w:rsidR="00D9494F">
         <w:t>eidgenössischen Berufsprüfung</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> teilgenommen?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="289B81AA" w14:textId="5AC995AE" w:rsidR="00E20098" w:rsidRDefault="00861C11" w:rsidP="00E20098">
+    <w:p w14:paraId="289B81AA" w14:textId="5AC995AE" w:rsidR="00E20098" w:rsidRDefault="00DD15CD" w:rsidP="00E20098">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="552892463"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EB4065">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E20098">
@@ -1195,51 +1195,51 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00EB4065">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="32361DA2" w14:textId="77777777" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="00E20098">
       <w:r>
         <w:t>Wenn ja, bitte Kopie des Diploms beilegen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61A999EC" w14:textId="77777777" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="00E20098"/>
     <w:p w14:paraId="4282E05B" w14:textId="77777777" w:rsidR="00E20098" w:rsidRDefault="00E20098" w:rsidP="00E20098">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:t>4.</w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Sind Sie Mitglied eines Berufsverbandes bzw. Ihr Arbeitgeber?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58D9E66D" w14:textId="3B2CC257" w:rsidR="00E20098" w:rsidRDefault="00861C11" w:rsidP="00E20098">
+    <w:p w14:paraId="58D9E66D" w14:textId="3B2CC257" w:rsidR="00E20098" w:rsidRDefault="00DD15CD" w:rsidP="00E20098">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-732691664"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00EB4065">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00E20098">
@@ -4167,76 +4167,76 @@
       <w:bookmarkEnd w:id="24"/>
     </w:p>
     <w:p w14:paraId="3E97C491" w14:textId="77777777" w:rsidR="00BA276C" w:rsidRDefault="00BA276C" w:rsidP="00BA276C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EDE9DEA" w14:textId="569AA212" w:rsidR="00225050" w:rsidRDefault="00BA276C" w:rsidP="00225050">
       <w:r w:rsidRPr="00253E41">
         <w:t>Bitte senden Sie dieses</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> unterzeichnete</w:t>
       </w:r>
       <w:r w:rsidRPr="00253E41">
         <w:t xml:space="preserve"> Dokument zusammen mit den oben </w:t>
       </w:r>
       <w:r>
         <w:t>aufgeführten</w:t>
       </w:r>
       <w:r w:rsidRPr="00253E41">
         <w:t xml:space="preserve"> Unterlagen per E-Mail an: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00B64240" w:rsidRPr="00871FD8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>diana.heer@polybau.ch</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="61D9D4A1" w14:textId="7CBEFFF9" w:rsidR="00225050" w:rsidRDefault="00225050" w:rsidP="00225050">
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="670B2654" w14:textId="4DA5A843" w:rsidR="005C3276" w:rsidRDefault="00423CF8" w:rsidP="00423CF8">
       <w:pPr>
         <w:pStyle w:val="berschrift1"/>
       </w:pPr>
       <w:r>
         <w:t>Zulassungsentscheid</w:t>
       </w:r>
       <w:r w:rsidR="005C3276">
         <w:t xml:space="preserve"> der QS- Kommission:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B7597E" w14:textId="78563989" w:rsidR="00423CF8" w:rsidRDefault="00861C11" w:rsidP="00423CF8">
+    <w:p w14:paraId="73B7597E" w14:textId="78563989" w:rsidR="00423CF8" w:rsidRDefault="00DD15CD" w:rsidP="00423CF8">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="-1757974815"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00423CF8">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00423CF8">
@@ -4526,80 +4526,80 @@
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1A84BC7C" w14:textId="77777777" w:rsidR="00423CF8" w:rsidRDefault="00423CF8" w:rsidP="00B64240">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3969"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00423CF8" w:rsidSect="007D0F96">
-      <w:headerReference w:type="even" r:id="rId9"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="even" r:id="rId14"/>
+      <w:footerReference w:type="default" r:id="rId15"/>
+      <w:headerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="first" r:id="rId17"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="561" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13E6EEE9" w14:textId="77777777" w:rsidR="008213BB" w:rsidRDefault="008213BB" w:rsidP="00B37654">
+    <w:p w14:paraId="790EDCA3" w14:textId="77777777" w:rsidR="00DD15CD" w:rsidRDefault="00DD15CD" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3ED2A42C" w14:textId="77777777" w:rsidR="008213BB" w:rsidRDefault="008213BB" w:rsidP="00B37654">
+    <w:p w14:paraId="2E3C7828" w14:textId="77777777" w:rsidR="00DD15CD" w:rsidRDefault="00DD15CD" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4656,51 +4656,51 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6CE753F5" w14:textId="77777777" w:rsidR="00DB1CA4" w:rsidRDefault="00DB1CA4">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1E3A8C4A" w14:textId="400A3B58" w:rsidR="007D0F96" w:rsidRPr="00FB2C84" w:rsidRDefault="007D0F96" w:rsidP="007D0F96">
+  <w:p w14:paraId="1E3A8C4A" w14:textId="27593605" w:rsidR="007D0F96" w:rsidRPr="00FB2C84" w:rsidRDefault="007D0F96" w:rsidP="007D0F96">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="266"/>
         <w:tab w:val="left" w:pos="2170"/>
         <w:tab w:val="left" w:pos="4144"/>
         <w:tab w:val="left" w:pos="6215"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
       </w:rPr>
       <w:t>©</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
@@ -4751,58 +4751,58 @@
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd.MM.yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00861C11">
+    <w:r w:rsidR="00813742">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>22.01.2025</w:t>
+      <w:t>24.01.2025</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -5149,51 +5149,51 @@
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="44532EC4" w14:textId="77777777" w:rsidR="003E1CB1" w:rsidRPr="00FB2C84" w:rsidRDefault="003E1CB1" w:rsidP="003E1CB1">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="142"/>
         <w:tab w:val="left" w:pos="1560"/>
         <w:tab w:val="left" w:pos="2552"/>
         <w:tab w:val="left" w:pos="3119"/>
         <w:tab w:val="left" w:pos="4678"/>
         <w:tab w:val="left" w:pos="6237"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="8"/>
         <w:szCs w:val="8"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="4635DC29" w14:textId="7FA484B8" w:rsidR="003E1CB1" w:rsidRPr="006B52BE" w:rsidRDefault="003E1CB1" w:rsidP="003E1CB1">
+  <w:p w14:paraId="4635DC29" w14:textId="3C4EDD07" w:rsidR="003E1CB1" w:rsidRPr="006B52BE" w:rsidRDefault="003E1CB1" w:rsidP="003E1CB1">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="266"/>
         <w:tab w:val="left" w:pos="2552"/>
         <w:tab w:val="left" w:pos="4144"/>
         <w:tab w:val="left" w:pos="6215"/>
         <w:tab w:val="left" w:pos="7938"/>
         <w:tab w:val="right" w:pos="9639"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
@@ -5246,58 +5246,58 @@
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> SAVEDATE  \@ "dd.MM.yyyy"  \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00861C11">
+    <w:r w:rsidR="00813742">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>22.01.2025</w:t>
+      <w:t>24.01.2025</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
@@ -5366,61 +5366,61 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidRPr="00FB2C84">
       <w:rPr>
         <w:color w:val="9C9C9C"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2E16C43C" w14:textId="77777777" w:rsidR="008213BB" w:rsidRDefault="008213BB" w:rsidP="00B37654">
+    <w:p w14:paraId="0D2DB181" w14:textId="77777777" w:rsidR="00DD15CD" w:rsidRDefault="00DD15CD" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66341031" w14:textId="77777777" w:rsidR="008213BB" w:rsidRDefault="008213BB" w:rsidP="00B37654">
+    <w:p w14:paraId="589C91BF" w14:textId="77777777" w:rsidR="00DD15CD" w:rsidRDefault="00DD15CD" w:rsidP="00B37654">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6AB2C725" w14:textId="77777777" w:rsidR="00DB1CA4" w:rsidRDefault="00DB1CA4">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="21F2FA14" w14:textId="77777777" w:rsidR="00B37654" w:rsidRDefault="009C49B6" w:rsidP="004F2BA2">
     <w:pPr>
@@ -6515,53 +6515,53 @@
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="405803215">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="314801028">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1130055078">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="277688945">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="801197524">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1185901016">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="XKGFHC3F+f7UQ6JvfqCm3jOjqk723aXq0kXP1b5iMqdMo4W2CLMd/+F9/qE3ZzFXMaJjBRZnai2c9JiqMtMHKA==" w:salt="Zm358JJ5fWIky4XfCOz/Qg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="ixCH5tvBDK5BUrMuXQfqhqmy6XisyHhLPJPwtmIuSUODISkY4mds5WFTJVDbZxSRXtWvwXBvBCfiCcN2p9n1dw==" w:salt="BiNnPfa/X60vhJLz8XB9Cw=="/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E20098"/>
@@ -6603,102 +6603,105 @@
     <w:rsid w:val="004855C6"/>
     <w:rsid w:val="004917DD"/>
     <w:rsid w:val="004A5157"/>
     <w:rsid w:val="004C6538"/>
     <w:rsid w:val="004F2BA2"/>
     <w:rsid w:val="00524218"/>
     <w:rsid w:val="005248E1"/>
     <w:rsid w:val="00532CEF"/>
     <w:rsid w:val="00562901"/>
     <w:rsid w:val="00566A65"/>
     <w:rsid w:val="00592D65"/>
     <w:rsid w:val="005C3276"/>
     <w:rsid w:val="005D73D8"/>
     <w:rsid w:val="00604AAE"/>
     <w:rsid w:val="006506F2"/>
     <w:rsid w:val="006507AA"/>
     <w:rsid w:val="00660AF1"/>
     <w:rsid w:val="00663D3A"/>
     <w:rsid w:val="00696959"/>
     <w:rsid w:val="006A1339"/>
     <w:rsid w:val="00727DEC"/>
     <w:rsid w:val="0077053B"/>
     <w:rsid w:val="007D0F96"/>
     <w:rsid w:val="007D2419"/>
     <w:rsid w:val="00806EFB"/>
+    <w:rsid w:val="00813742"/>
     <w:rsid w:val="008213BB"/>
     <w:rsid w:val="008353E6"/>
     <w:rsid w:val="0085747A"/>
     <w:rsid w:val="00861C11"/>
     <w:rsid w:val="00870FB5"/>
     <w:rsid w:val="008801BB"/>
     <w:rsid w:val="00883520"/>
     <w:rsid w:val="00896180"/>
     <w:rsid w:val="008B3A7F"/>
     <w:rsid w:val="008D1C38"/>
     <w:rsid w:val="00952678"/>
     <w:rsid w:val="00974484"/>
     <w:rsid w:val="00991B72"/>
     <w:rsid w:val="00992347"/>
     <w:rsid w:val="009C49B6"/>
     <w:rsid w:val="009D36F7"/>
     <w:rsid w:val="009D7550"/>
     <w:rsid w:val="00A16B0D"/>
     <w:rsid w:val="00A33DD8"/>
     <w:rsid w:val="00AA6ECC"/>
     <w:rsid w:val="00AE51D7"/>
     <w:rsid w:val="00AE6666"/>
     <w:rsid w:val="00B122C0"/>
     <w:rsid w:val="00B24A70"/>
     <w:rsid w:val="00B25141"/>
     <w:rsid w:val="00B354AF"/>
     <w:rsid w:val="00B37654"/>
     <w:rsid w:val="00B64240"/>
     <w:rsid w:val="00B6735B"/>
     <w:rsid w:val="00B724A0"/>
     <w:rsid w:val="00B97AB0"/>
     <w:rsid w:val="00BA276C"/>
     <w:rsid w:val="00BB0A1F"/>
     <w:rsid w:val="00BB34F2"/>
     <w:rsid w:val="00BC0A93"/>
     <w:rsid w:val="00BC1380"/>
     <w:rsid w:val="00BD4E13"/>
     <w:rsid w:val="00C0624D"/>
     <w:rsid w:val="00C142C0"/>
     <w:rsid w:val="00C27370"/>
     <w:rsid w:val="00C82854"/>
     <w:rsid w:val="00CB2D09"/>
     <w:rsid w:val="00CB7B65"/>
     <w:rsid w:val="00CC10DF"/>
     <w:rsid w:val="00D435F2"/>
     <w:rsid w:val="00D52519"/>
+    <w:rsid w:val="00D70544"/>
     <w:rsid w:val="00D85C32"/>
     <w:rsid w:val="00D9494F"/>
     <w:rsid w:val="00DA7333"/>
     <w:rsid w:val="00DA7E41"/>
     <w:rsid w:val="00DB1CA4"/>
     <w:rsid w:val="00DB45B2"/>
+    <w:rsid w:val="00DD15CD"/>
     <w:rsid w:val="00DF1D89"/>
     <w:rsid w:val="00E11686"/>
     <w:rsid w:val="00E14E4A"/>
     <w:rsid w:val="00E20098"/>
     <w:rsid w:val="00E279FA"/>
     <w:rsid w:val="00E44423"/>
     <w:rsid w:val="00E9094F"/>
     <w:rsid w:val="00EB1643"/>
     <w:rsid w:val="00EB4065"/>
     <w:rsid w:val="00EC174E"/>
     <w:rsid w:val="00ED0218"/>
     <w:rsid w:val="00F07684"/>
     <w:rsid w:val="00F565F8"/>
     <w:rsid w:val="00F812A5"/>
     <w:rsid w:val="00FB2C84"/>
     <w:rsid w:val="00FE0051"/>
     <w:rsid w:val="00FE5FE3"/>
     <w:rsid w:val="00FE7C6A"/>
     <w:rsid w:val="00FF2C53"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -7434,51 +7437,51 @@
   </w:style>
   <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B64240"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diana.heer@polybau.ch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:diana.heer@polybau.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polybau.ch/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polybau.ch" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@polybau.ch" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polybau.ch/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polybau.ch/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
@@ -7751,51 +7754,56 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x010100ED2D549FCA62914BA3ACF92E01336AC9" ma:contentTypeVersion="17" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="839259d991ddc45e35b75875208b51d9">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="fdf362b5-1443-43b9-be97-57d14c3e1dee" xmlns:ns3="86ab92d1-b877-42b4-8dcf-77d00129b17e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="5e6ebc672eaa0637ebec40e3709b96d1" ns2:_="" ns3:_="">
     <xsd:import namespace="fdf362b5-1443-43b9-be97-57d14c3e1dee"/>
     <xsd:import namespace="86ab92d1-b877-42b4-8dcf-77d00129b17e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:i556885b7ed4486db45a13f2f9333e4d" minOccurs="0"/>
@@ -7998,135 +8006,156 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="86ab92d1-b877-42b4-8dcf-77d00129b17e">
       <Value>28</Value>
     </TaxCatchAll>
     <i556885b7ed4486db45a13f2f9333e4d xmlns="fdf362b5-1443-43b9-be97-57d14c3e1dee">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
         <TermInfo xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
           <TermName xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">Standard</TermName>
           <TermId xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">7c6844ad-1ab7-45b3-8461-91dc754eaaaf</TermId>
         </TermInfo>
       </Terms>
     </i556885b7ed4486db45a13f2f9333e4d>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="fdf362b5-1443-43b9-be97-57d14c3e1dee">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CB6FF3A3-17B0-4CEC-93F1-CF22719E2A5B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38EF6154-7293-4CCA-907F-E29A5056B08E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="fdf362b5-1443-43b9-be97-57d14c3e1dee"/>
+    <ds:schemaRef ds:uri="86ab92d1-b877-42b4-8dcf-77d00129b17e"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E7FACAB-52B8-4E3C-8D56-C54327AA013A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AF8DBFE-A68C-4175-8733-B5FF4137F82F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9AF8DBFE-A68C-4175-8733-B5FF4137F82F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="86ab92d1-b877-42b4-8dcf-77d00129b17e"/>
+    <ds:schemaRef ds:uri="fdf362b5-1443-43b9-be97-57d14c3e1dee"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{6f57d82d-c344-4d8d-8817-49e8b5b5156d}" enabled="1" method="Standard" siteId="{4a8793f9-ac19-46e8-bb46-cd310ddd260b}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>531</Words>
-  <Characters>3348</Characters>
+  <Words>529</Words>
+  <Characters>3339</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>27</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3872</CharactersWithSpaces>
+  <CharactersWithSpaces>3861</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Angela Bischof - Gebäudehülle Schweiz</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100ED2D549FCA62914BA3ACF92E01336AC9</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>